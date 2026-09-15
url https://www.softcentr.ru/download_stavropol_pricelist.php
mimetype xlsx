--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>ООО «Софт Системы»</t>
   </si>
   <si>
     <t>355003, г. Ставрополь ул. Дзержинского 158, офис 303 ("Европарк", 3-ий этаж)</t>
   </si>
   <si>
     <t>Компьютеры, Оргтехника, Лицензионное ПО</t>
   </si>
   <si>
     <t>(Поставка, Гарантия, Сервис, Техобслуживание)</t>
   </si>
   <si>
     <t>Тел: (8652) 48-03-28, +7-9624-480-328, t.me/+79624480328</t>
   </si>
   <si>
     <t>softsyst@yandex.ru    www.softcentr.ru</t>
   </si>
   <si>
     <t>_________________________________________________________________________________________________</t>
   </si>
   <si>
-    <t>01.08.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Склад Ставрополь</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Внешние диски (HDD)</t>
   </si>
   <si>
     <t>1 ТБ Внешний HDD ADATA HV300 [AHV300-1TU31-CWH]</t>
   </si>
   <si>
     <t>7 300</t>
   </si>